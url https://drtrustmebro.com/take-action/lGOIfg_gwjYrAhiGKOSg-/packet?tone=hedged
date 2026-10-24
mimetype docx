--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -10,51 +10,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Note"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complaint template prepared from a public-record review by drtrustmebro.com. The complaint you submit is your own; review and edit every statement before signing. This template is intended for residents or patients of Arizona. It is not legal advice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">ARIZONA MEDICAL BOARD</w:t>
+        <w:t xml:space="preserve">ARIZONA NATUROPATHIC PHYSICIANS MEDICAL BOARD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FORMAL COMPLAINT REQUESTING INVESTIGATION AND REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -73,175 +73,175 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2525 E Arizona Biltmore Cir B220, Phoenix, Arizona, 85016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1730462565</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Arizona Medical Board requesting formal investigation and regulatory review concerning Nicole Cain (the Respondent), identified in the attached public materials.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including ADHD/ADD, depression, bipolar disorder, Natural Solutions for Depression, Natural Solutions for Bipolar Disorder, and Bipolar, that may extend beyond the N.M.D. scope in Arizona. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is ADHD.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Arizona Naturopathic Physicians Medical Board requesting formal investigation and regulatory review concerning Nicole Cain (the Respondent), identified in the attached public materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including ADHD/ADD, depression, bipolar disorder, Natural Solutions for Depression, Natural Solutions for Bipolar Disorder, and Bipolar, that may extend beyond the N.M.D. scope in Arizona. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: ADHD. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://drnicolecain.com/, https://us.fullscript.com/u/catalog/product/U3ByZWU6OlByb2R1Y3QtNzIyNTk= and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly available content appears to address depression, bipolar disorder, Natural Solutions for Depression, Natural Solutions for Bipolar Disorder, Bipolar, For Depression, Psychology Today - Depression, Serotonin and the Gut, ADHD/ADD, Root-Cause Anxiety Framework for Bipolar/Depression, reduce the dosage of my benzodiazepine, taken me off of my stomach meds, and End Your Anxiety Forever, and the cited rule text suggests these subjects may fall outside the N.M.D. scope in Arizona.</w:t>
+        <w:t xml:space="preserve">Public content associated with Nicole Cain, identified as holding the N.M.D. credential and practicing in Arizona, appears to address ADHD/ADD, depression, bipolar disorder, and anxiety. The materials also appear to include the titles or phrases “Natural Solutions for Depression,” “Natural Solutions for Bipolar Disorder,” “Bipolar,” “For Depression,” “Psychology Today - Depression, Serotonin and the Gut,” “Root-Cause Anxiety Framework for Bipolar/Depression,” and “End Your Anxiety Forever.” Other public content appears to refer to “reduce the dosage of my benzodiazepine” and “taken me off of my stomach meds.” The applicable licensing rules may be relevant to these publicly presented topics and phrases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cited authority: the state's medical practice act and board advertising rules.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's medical practice act and board advertising rules and warrants Board investigation.</w:t>
+        <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address ADHD/ADD, depression, bipolar disorder, Natural Solutions for Depression, Natural Solutions for Bipolar Disorder, Bipolar, For Depression, Psychology Today - Depression, Serotonin and the Gut, Root-Cause Anxiety Framework for Bipolar/Depression, reduce the dosage of my benzodiazepine, taken me off of my stomach meds, and End Your Anxiety Forever, which the cited rule text suggests may fall outside the N.M.D. scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: ADHD. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's professional licensing statutes and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cited authority: the state's medical practice act and board advertising rules.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's medical practice act and board advertising rules and warrants Board investigation.</w:t>
+        <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's professional licensing statutes and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IV. RELIEF REQUESTED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Formal investigation of the conduct described herein, including review of the Respondent's public advertising, website representations, consultation materials, and commercial structures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. A determination by the Board of whether the conduct described herein is consistent with the statutes and rules cited above.</w:t>
       </w:r>
     </w:p>
@@ -442,51 +442,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State license verification printout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">https://sites.google.com/nd.az.gov/public-register/home</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>