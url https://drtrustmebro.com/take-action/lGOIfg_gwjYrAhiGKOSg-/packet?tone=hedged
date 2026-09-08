--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -80,138 +80,138 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1730462565</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Arizona Medical Board requesting formal investigation and regulatory review concerning Nicole Cain (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including depression, bipolar disorder, Natural Solutions for Depression, Natural Solutions for Bipolar Disorder, Bipolar, and For Depression, that may extend beyond the N.M.D. scope in Arizona.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including ADHD/ADD, depression, bipolar disorder, Natural Solutions for Depression, Natural Solutions for Bipolar Disorder, and Bipolar, that may extend beyond the N.M.D. scope in Arizona. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is ADHD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://drnicolecain.com/, https://us.fullscript.com/u/catalog/product/U3ByZWU6OlByb2R1Y3QtNzIyNTk= and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly accessible content appears to address depression, bipolar disorder, Natural Solutions for Depression, Natural Solutions for Bipolar Disorder, Bipolar, For Depression, Psychology Today - Depression, Serotonin and the Gut, ADHD/ADD, Root-Cause Anxiety Framework for Bipolar/Depression, the reduction of benzodiazepine dosage, the discontinuation of stomach medications, and End Your Anxiety Forever. The applicable licensing rules suggest that these subjects may fall outside the N.M.D. scope in Arizona.</w:t>
+        <w:t xml:space="preserve">Publicly available content appears to address depression, bipolar disorder, Natural Solutions for Depression, Natural Solutions for Bipolar Disorder, Bipolar, For Depression, Psychology Today - Depression, Serotonin and the Gut, ADHD/ADD, Root-Cause Anxiety Framework for Bipolar/Depression, reduce the dosage of my benzodiazepine, taken me off of my stomach meds, and End Your Anxiety Forever, and the cited rule text suggests these subjects may fall outside the N.M.D. scope in Arizona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's medical practice act and board advertising rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address depression, bipolar disorder, Natural Solutions for Depression, Natural Solutions for Bipolar Disorder, Bipolar, For Depression, Psychology Today - Depression, Serotonin and the Gut, ADHD/ADD, Root-Cause Anxiety Framework for Bipolar/Depression, reduce the dosage of my benzodiazepine, taken me off of my stomach meds, and End Your Anxiety Forever, which the cited rule text suggests may fall outside the N.M.D. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address ADHD/ADD, depression, bipolar disorder, Natural Solutions for Depression, Natural Solutions for Bipolar Disorder, Bipolar, For Depression, Psychology Today - Depression, Serotonin and the Gut, Root-Cause Anxiety Framework for Bipolar/Depression, reduce the dosage of my benzodiazepine, taken me off of my stomach meds, and End Your Anxiety Forever, which the cited rule text suggests may fall outside the N.M.D. scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is ADHD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's medical practice act and board advertising rules and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's medical practice act and board advertising rules.</w:t>
       </w:r>
     </w:p>