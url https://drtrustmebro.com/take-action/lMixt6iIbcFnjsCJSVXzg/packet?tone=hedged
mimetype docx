--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -87,51 +87,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1285642975</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning John Larson (the Respondent), practicing through Healing Choices - Natural Healthcare Clinic, 19021 Freeport St NW  Suite 500, Elk River, Minnesota, 55330.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including ADHD, thyroid problems, high cholesterol, Thyroid Treatment, Autoimmune Disorders, and Chronic Fatigue Syndrome. A chiropractic license in Minnesota covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is ADHD.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including ADHD, thyroid problems, high cholesterol, Thyroid Treatment, Autoimmune Disorders, and Chronic Fatigue Syndrome. A chiropractic license in Minnesota covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: ADHD. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://www.healingchoices.com/dr-john-larson and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
@@ -174,51 +174,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Sections 148.01 to 148.108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address ADHD, thyroid problems, high cholesterol, Thyroid Treatment, Autoimmune Disorders, Chronic Fatigue Syndrome, Diabetes Care, Fibromyalgia, Hypertension, Thyroid Disorders, Mastering Hormone Balance for Women Free Webinar, and The 6 Critical Thyroid Lab Tests Free Webinar. A chiropractic license in Minnesota covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is ADHD.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address ADHD, thyroid problems, high cholesterol, Thyroid Treatment, Autoimmune Disorders, Chronic Fatigue Syndrome, Diabetes Care, Fibromyalgia, Hypertension, Thyroid Disorders, Mastering Hormone Balance for Women Free Webinar, and The 6 Critical Thyroid Lab Tests Free Webinar. A chiropractic license in Minnesota covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: ADHD. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Minn. Stat. Sections 148.01 to 148.108 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DIAGNOSTIC TESTING AND MEDICAL-STYLE EVALUATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Section 148.01.</w:t>
       </w:r>
     </w:p>