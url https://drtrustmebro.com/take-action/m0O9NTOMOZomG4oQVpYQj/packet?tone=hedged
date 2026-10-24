--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -10,51 +10,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Note"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complaint template prepared from a public-record review by drtrustmebro.com. The complaint you submit is your own; review and edit every statement before signing. This template is intended for residents or patients of Florida. It is not legal advice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">STATE LICENSING BOARD</w:t>
+        <w:t xml:space="preserve">FLORIDA BOARD OF CHIROPRACTIC MEDICINE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FORMAL COMPLAINT REQUESTING INVESTIGATION AND REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -66,230 +66,246 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">912 Drew Street. Suite 203-13, Clearwater, Florida, 33755</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the state licensing board requesting formal investigation and regulatory review concerning Eric Berg (the Respondent), identified in the attached public materials.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Diagnosing insulin resistance as the primary driver of gout, Type 2 diabetes reversal, Managing cardiovascular disease (hypertension) with specific medical advice, Treating systemic lipid disorders (high cholesterol) with natural protocols, SIBO (Small Intestinal Bacterial Overgrowth), and Diagnosis and treatment of SIBO (Small Intestinal Bacterial Overgrowth), that may extend beyond the the license held scope in Florida. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the FLORIDA BOARD OF CHIROPRACTIC MEDICINE requesting formal investigation and regulatory review concerning Eric Berg (the Respondent), identified in the attached public materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Diagnosing insulin resistance as the primary driver of gout, Type 2 diabetes reversal, Managing cardiovascular disease (hypertension) with specific medical advice, Treating systemic lipid disorders (high cholesterol) with natural protocols, SIBO (Small Intestinal Bacterial Overgrowth), and Diagnosis and treatment of SIBO (Small Intestinal Bacterial Overgrowth). A chiropractic license in Florida covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The principal public materials reviewed include https://www.drberg.com/, https://drbrg.co/4yfCzXV, https://drberg.com/, https://www.youtube.com/@drberg, https://shop.drberg.com and the public registry and license verification sources listed in the exhibit index below.</w:t>
+        <w:t xml:space="preserve">The principal public materials reviewed include https://www.youtube.com/@drberg, https://www.drberg.com/, https://drbrg.co/4yfCzXV, https://drberg.com/, https://drberg.com and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representations, "6 Natural Remedies for H. Pylori," "How to Kill Parasites: 7 Natural Tips," "How to Get Rid of Toenail Fungus, 3 Natural Solutions," and "Can Benfotiamine Help With Tinnitus?"</w:t>
+        <w:t xml:space="preserve">Publicly posted content appears to make the following representations: "Healthy Keto®", "Intermittent Fasting", and "spreads the truth about getting healthy and losing weight."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address diagnosing insulin resistance as the primary driver of gout, Type 2 diabetes reversal, managing cardiovascular disease, including hypertension, with specific medical advice, treating systemic lipid disorders, including high cholesterol, with natural protocols, SIBO, diagnosis and treatment of SIBO, and a carnivore diet for SIBO management, which the cited rule text suggests may fall outside the license held scope in Florida. Public content also appears to address eggs reducing Alzheimer's risk by 47%, eggs as a useful tool for dementia prevention, recommending a specific dietary tool for dementia prevention, Alzheimer's disease prevention via dietary eggs, and a dementia prevention protocol, which the cited rule text suggests may fall outside the license held scope in Florida.</w:t>
+        <w:t xml:space="preserve">Public content appears to address diagnosing insulin resistance as the primary driver of gout, type 2 diabetes reversal, managing cardiovascular disease, including hypertension, with specific medical advice, treating systemic lipid disorders, including high cholesterol, with natural protocols, and SIBO, including both diagnosis and treatment of SIBO, as well as carnivore diet use for SIBO management. Public content also appears to address dementia and Alzheimer's-related prevention topics, including the statements "Eggs reduce Alzheimer's risk by 47%", "Eggs are a useful tool for dementia prevention", recommending a specific dietary tool for dementia prevention, Alzheimer's disease prevention via dietary eggs, and a dementia prevention protocol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">C. Consultation and Monetization Structure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public materials appear to describe a consultation and monetization structure that promotes 1 commerce partner, with compensation model not yet established, and kickback or affiliate signals on 2 source(s).</w:t>
+        <w:t xml:space="preserve">Public materials appear to describe a consultation and monetization structure involving Dr. Berg's Nutritionals, with compensation described as affiliate commission up to 15%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">D. Storefront and Product Sales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public materials appear to link to Dr. Berg (Proprietary Brand) (supplement), and the vendor's public materials describe provider compensation for such links.</w:t>
+        <w:t xml:space="preserve">Public materials appear to link to Dr. Berg's Nutritionals as a supplement vendor, and the vendor's public materials describe provider compensation for such links.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E. Complainant's Own Experience</w:t>
+        <w:t xml:space="preserve">E. Public Testimonials</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A publicly posted testimonial appears to include the statement "trained over 2500 doctors world-wide in his methods" and appears to describe diagnosis-level evaluation or treatment outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">F. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's professional licensing statutes and warrants Board investigation.</w:t>
+        <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Diagnosing insulin resistance as the primary driver of gout, Type 2 diabetes reversal, Managing cardiovascular disease (hypertension) with specific medical advice, Treating systemic lipid disorders (high cholesterol) with natural protocols, SIBO (Small Intestinal Bacterial Overgrowth), Diagnosis and treatment of SIBO (Small Intestinal Bacterial Overgrowth), Carnivore diet for SIBO management, Eggs reduce Alzheimer's risk by 47%, Eggs are a useful tool for dementia prevention, Recommending a specific dietary tool for dementia prevention, Alzheimer's disease prevention via dietary eggs, and Dementia prevention protocol. A chiropractic license in Florida covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's chiropractic practice act and board advertising rules and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's professional licensing statutes and warrants Board investigation.</w:t>
+        <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public marketing representations and testimonials described above appear to present the practice's services without consistently identifying the limits of the Chiropractor scope or the practitioner's credentials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's chiropractic practice act and board advertising rules and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IV. RELIEF REQUESTED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Formal investigation of the conduct described herein, including review of the Respondent's public advertising, website representations, consultation materials, and commercial structures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. A determination by the Board of whether the conduct described herein is consistent with the statutes and rules cited above.</w:t>
       </w:r>
     </w:p>
@@ -540,263 +556,263 @@
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://www.drberg.com/</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">https://web.archive.org/web/20260714202024/https://www.drberg.com/ (captured 2026071420)</w:t>
+              <w:t xml:space="preserve">https://www.youtube.com/@drberg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260711043842/https://www.youtube.com/@Drberg (captured 2026071104)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Additional public practice website</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://drbrg.co/4yfCzXV</w:t>
+              <w:t xml:space="preserve">https://www.drberg.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Additional public practice website</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://drberg.com/</w:t>
+              <w:t xml:space="preserve">https://drbrg.co/4yfCzXV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Additional public practice website</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://www.youtube.com/@drberg</w:t>
+              <w:t xml:space="preserve">https://drberg.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Storefront or vendor link (Dr. Berg (Proprietary Brand))</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">https://web.archive.org/web/20260713125747/https://shop.drberg.com/ (captured 2026071312)</w:t>
+              <w:t xml:space="preserve">Storefront or vendor link (Dr. Berg's Nutritionals)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://drberg.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260701094317/https://www.drberg.com/ (captured 2026070109)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>