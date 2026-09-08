--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -73,218 +73,186 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">912 Drew Street. Suite 203-13, Clearwater, Florida, 33755</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the state licensing board requesting formal investigation and regulatory review concerning Eric Berg (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions that may extend beyond the the license held scope in Florida. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Diagnosing insulin resistance as the primary driver of gout, Type 2 diabetes reversal, Managing cardiovascular disease (hypertension) with specific medical advice, Treating systemic lipid disorders (high cholesterol) with natural protocols, SIBO (Small Intestinal Bacterial Overgrowth), and Diagnosis and treatment of SIBO (Small Intestinal Bacterial Overgrowth), that may extend beyond the the license held scope in Florida. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The principal public materials reviewed include https://www.drberg.com/, https://shop.drberg.com and the public registry and license verification sources listed in the exhibit index below.</w:t>
+        <w:t xml:space="preserve">The principal public materials reviewed include https://www.drberg.com/, https://drbrg.co/4yfCzXV, https://drberg.com/, https://www.youtube.com/@drberg, https://shop.drberg.com and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Licensure</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">[DESCRIBE LICENSURE DETAILS FROM PUBLIC RECORDS, IF ANY]</w:t>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content appears to make the following representations, "6 Natural Remedies for H. Pylori," "How to Kill Parasites: 7 Natural Tips," "How to Get Rid of Toenail Fungus, 3 Natural Solutions," and "Can Benfotiamine Help With Tinnitus?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Public Marketing Representations</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representation. QUOTE: "6 Natural Remedies for H. Pylori". Publicly posted content appears to make the following representation. QUOTE: "How to Kill Parasites: 7 Natural Tips". Publicly posted content appears to make the following representation. QUOTE: "How to Get Rid of Toenail Fungus, 3 Natural Solutions". Publicly posted content appears to make the following representation. QUOTE: "Can Benfotiamine Help With Tinnitus?".</w:t>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address diagnosing insulin resistance as the primary driver of gout, Type 2 diabetes reversal, managing cardiovascular disease, including hypertension, with specific medical advice, treating systemic lipid disorders, including high cholesterol, with natural protocols, SIBO, diagnosis and treatment of SIBO, and a carnivore diet for SIBO management, which the cited rule text suggests may fall outside the license held scope in Florida. Public content also appears to address eggs reducing Alzheimer's risk by 47%, eggs as a useful tool for dementia prevention, recommending a specific dietary tool for dementia prevention, Alzheimer's disease prevention via dietary eggs, and a dementia prevention protocol, which the cited rule text suggests may fall outside the license held scope in Florida.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">C. Clinical Frameworks</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">[DESCRIBE CLINICAL FRAMEWORK DETAILS FROM PUBLIC RECORDS, IF ANY]</w:t>
+        <w:t xml:space="preserve">C. Consultation and Monetization Structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public materials appear to describe a consultation and monetization structure that promotes 1 commerce partner, with compensation model not yet established, and kickback or affiliate signals on 2 source(s).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">D. Funnel and Monetization Structure</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public materials appear to describe the following consultation and monetization structure: Promotes 1 commerce partner(s); compensation model not yet established. Kickback/affiliate signals on 2 source(s).</w:t>
+        <w:t xml:space="preserve">D. Storefront and Product Sales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public materials appear to link to Dr. Berg (Proprietary Brand) (supplement), and the vendor's public materials describe provider compensation for such links.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E. Storefront and Provider Compensation</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public materials appear to link to Dr. Berg (Proprietary Brand) (supplement); the vendor's public materials describe provider compensation for such links.</w:t>
+        <w:t xml:space="preserve">E. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">F. Testimonials</w:t>
-[...39 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address the evaluation and management of health conditions in a manner that the cited rule text suggests may fall outside the the license held scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Diagnosing insulin resistance as the primary driver of gout, Type 2 diabetes reversal, Managing cardiovascular disease (hypertension) with specific medical advice, Treating systemic lipid disorders (high cholesterol) with natural protocols, SIBO (Small Intestinal Bacterial Overgrowth), Diagnosis and treatment of SIBO (Small Intestinal Bacterial Overgrowth), Carnivore diet for SIBO management, Eggs reduce Alzheimer's risk by 47%, Eggs are a useful tool for dementia prevention, Recommending a specific dietary tool for dementia prevention, Alzheimer's disease prevention via dietary eggs, and Dementia prevention protocol, which the cited rule text suggests may fall outside the the license held scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's professional licensing statutes and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
       </w:r>
     </w:p>
@@ -599,50 +567,200 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://web.archive.org/web/20260714202024/https://www.drberg.com/ (captured 2026071420)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://drbrg.co/4yfCzXV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://drberg.com/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.youtube.com/@drberg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Storefront or vendor link (Dr. Berg (Proprietary Brand))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://shop.drberg.com</w:t>
             </w:r>