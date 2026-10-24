--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -36,141 +36,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FORMAL COMPLAINT REQUESTING INVESTIGATION AND REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Robert Eilrich</w:t>
+        <w:t xml:space="preserve">Robert James Eilrich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Eilrich Family Chiropractic &amp;amp; Wellness</w:t>
+        <w:t xml:space="preserve">Eilrich Family Chiropractic &amp; Wellness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1223 MN-60, Faribault, Minnesota, 56071</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1902832223</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Robert Eilrich (the Respondent), practicing through Eilrich Family Chiropractic &amp;amp; Wellness, 1223 MN-60, Faribault, Minnesota, 56071.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Robert James Eilrich (the Respondent), practicing through Eilrich Family Chiropractic &amp; Wellness, 1223 MN-60, Faribault, Minnesota, 56071.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Hormone Imbalance, Thyroid Health, Lyme disease, Functional Medicine, Weight Loss, and Fatigue, that may extend beyond the DC scope in Minnesota.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://drrobertwellness.com/, https://www.designsforhealth.com/u/roberteilrich and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly available content appears to address Hormone Imbalance, Thyroid Health, Lyme disease, Functional Medicine, Weight Loss, Fatigue, Brain Fog, Concussion, and Headaches &amp; Migraines, and the cited rule text suggests these topics may fall outside the DC scope in Minnesota. Public content also appears to state, "We treat real conditions that impact your daily life," and to reference "Support your care at home with trusted products" and "personalized supplement recommendations," which the cited rule text suggests may fall outside the DC scope in Minnesota.</w:t>
+        <w:t xml:space="preserve">Public content associated with Robert James Eilrich, identified as holding a Minnesota chiropractic credential, appears to address Hormone Imbalance, Thyroid Health, Lyme disease, and Concussion. The public materials also appear to address Functional Medicine, Weight Loss, Fatigue, Brain Fog, Headaches &amp; Migraines, “We treat real conditions that impact your daily life,” “Support your care at home with trusted products,” and personalized supplement recommendations. The applicable licensing rules are described in the public-record review as indicating that a Minnesota chiropractic license covers the spine, joints, and muscles, but not diagnosing or treating hormone imbalance, thyroid disease, Lyme disease, or concussion. For Functional Medicine, Weight Loss, Fatigue, Brain Fog, and personalized supplement recommendations, the provided facts characterize the applicable licensing rules as suggesting these topics may fall outside the DC scope in Minnesota. The provided facts characterize Headaches &amp; Migraines, “We treat real conditions that impact your daily life,” and “Support your care at home with trusted products” as gray areas under the applicable licensing rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
@@ -541,101 +541,101 @@
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://drrobertwellness.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260419150200/https://drrobertwellness.com/ (captured 2026041915)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Storefront or vendor link (Designs for Health)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.designsforhealth.com/u/roberteilrich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20241009184456/https://www.designsforhealth.com/u/roberteilrich (captured 2024100918)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>