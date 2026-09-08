--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -102,90 +102,90 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1700525649</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the VIRGINIA BOARD OF MEDICINE: DEPARTMENT OF HEALTH PROFESSIONALS requesting formal investigation and regulatory review concerning Heatherlee Banville (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Lyme disease, Autoimmune, Fibromyalgia, Hormone imbalance, Diagnosing/treating Lyme disease (systemic infectious disease), and Diagnosing/treating Autoimmune conditions (systemic disease), that may extend beyond the DC scope in Virginia.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Lyme disease, Autoimmune, Fibromyalgia, Hormone imbalance, Diagnosing/treating Lyme disease (systemic infectious disease), and Diagnosing/treating Autoimmune conditions (systemic disease). A chiropractic license in Virginia covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://drheatherbanville.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address Lyme disease, Autoimmune conditions, Fibromyalgia, Hormone imbalance, and Mold, which the applicable licensing rules suggest may fall outside the DC scope in Virginia. Public content further appears to address Diagnosing or treating Lyme disease as a systemic infectious disease, Diagnosing or treating Autoimmune conditions as a systemic disease, Diagnosing or treating Hormone imbalance as an endocrine disorder, and Diagnosing or treating Mold illness as a systemic toxicity, which the applicable licensing rules suggest may fall outside the DC scope in Virginia. Public content also appears to address Functional Medicine for systemic diseases including Lyme, autoimmune, mold, and hormone imbalance, as well as GI imbalance and Metabolic imbalance, which the applicable licensing rules suggest may fall outside the DC scope in Virginia.</w:t>
+        <w:t xml:space="preserve">Public content appears to address Lyme disease, Autoimmune, Fibromyalgia, Hormone imbalance, Mold, GI imbalance, and Metabolic imbalance, and it also appears to address diagnosing and treating Lyme disease, autoimmune conditions, hormone imbalance, and mold illness. Public content further appears to frame these offerings as Functional Medicine for systemic diseases, including Lyme, autoimmune, mold, and hormone imbalance, which the cited rule text suggests may fall outside the DC scope in Virginia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>