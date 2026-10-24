--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -114,54 +114,111 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://discoverymn.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">{"A. Public Marketing Representations":"Publicly posted content appears to represent that Carron Perry has \"completed hundreds of hours of Functional Medicine training, and successfully treated numerous patients using Functional Medicine principles and supplements.\" The same public content appears to reference \"anxiety,\" \"Frequency Specific Microcurrent (FSM),\" and \"Vagus Nerve Dysfunction.\"\n\nB. Scope of Practice Concerns":"Public content appears to address Mold Illness, Anxiety, Hypermobility, Frequency Specific Microcurrent, Vagus Nerve Dysfunction, Functional Medicine supplement protocols, and Qi or life-force-energy acupuncture explanation. The applicable licensing rules appear to treat Mold Illness, Anxiety, Frequency Specific Microcurrent, Vagus Nerve Dysfunction, and Functional Medicine supplement protocols as potentially outside the Minnesota D.C. scope, while Hypermobility and Qi or life-force-energy acupuncture explanation appear to be treated as gray areas.\n\nC. Consultation and Monetization Structure":"Public materials appear to describe a consultation and monetization structure involving kickback or affiliate signals on one source.\n\nD. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content appears to state, “I have completed hundreds of hours of Functional Medicine training, and successfully treated numerous patients using Functional Medicine principles and supplements.” Other publicly posted representations include “anxiety,” “Frequency Specific Microcurrent (FSM),” and “Vagus Nerve Dysfunction.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address Mold Illness and Anxiety. Publicly available materials describe a Minnesota chiropractic license as covering the spine, joints, and muscles, but not diagnosing or treating mold illness or anxiety. Public content also appears to address Hypermobility, Frequency Specific Microcurrent, Vagus Nerve Dysfunction, Functional Medicine supplement protocols, and a Qi or life-force-energy explanation of acupuncture. The applicable licensing rules are described as suggesting that these topics may fall outside the D.C. scope in Minnesota, with Hypermobility identified as a gray area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C. Consultation and Monetization Structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public materials appear to describe a consultation and monetization structure with kickback or affiliate signals on one source.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">D. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Sections 148.01 to 148.108.</w:t>