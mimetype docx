--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -119,106 +119,122 @@
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://www.lpwellness.com/our-health-team/dr-chad-peckels and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public content appears to address Menopause 101, Functional Medicine, Mold &amp; Air Quality, Energy Healing, Compression Therapy, SoftWave Therapy, Massage Therapy, Acupuncture, Traditonal Chinese Medicine, and Alternative Medicine, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content also appears to address functional-medicine style systemic disease framing beyond typical chiropractic scope, as well as stress-hormone and sex-hormone interpretation as a clinical root-cause service, which the cited rule text suggests may fall outside the D.C. scope in Minnesota.</w:t>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content associated with Chad Peckels appears to include the representations "Energy Healing," "Alternative Medicine," and "Functional Medicine."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address Menopause 101 and Mold &amp; Air Quality. The provided information describes a Minnesota chiropractic license as covering the spine, joints, and muscles, and not diagnosing or treating menopause or mold illness. Public content also appears to address Functional Medicine, Energy Healing, Compression Therapy, SoftWave Therapy, Massage Therapy, Traditional Chinese Medicine, and Alternative Medicine, which the applicable licensing rules are described as suggesting may fall outside the D.C. scope in Minnesota. Compression Therapy, SoftWave Therapy, and Massage Therapy are described as gray areas under the applicable licensing rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Sections 148.01 to 148.108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Menopause 101, Functional Medicine, Mold &amp; Air Quality, Energy Healing, Compression Therapy, SoftWave Therapy, Massage Therapy, Acupuncture, Traditonal Chinese Medicine, Alternative Medicine, Functional-medicine style systemic disease framing beyond typical chiropractic scope, and Stress-hormone and sex-hormone interpretation as a clinical root-cause service, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Menopause 101, Functional Medicine, Mold &amp; Air Quality, Energy Healing, Compression Therapy, SoftWave Therapy, Massage Therapy, Traditional Chinese Medicine, and Alternative Medicine, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Minn. Stat. Sections 148.01 to 148.108 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DIAGNOSTIC TESTING AND MEDICAL-STYLE EVALUATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Section 148.01.</w:t>
       </w:r>
     </w:p>
@@ -228,50 +244,57 @@
         <w:rPr/>
         <w:t xml:space="preserve">The public materials described above appear to present condition-specific frameworks, laboratory-testing guidance, and treatment protocols directed at systemic conditions, rather than services grounded in the licensed scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Minn. Stat. Section 148.01 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT III: GROUNDS FOR DISCIPLINARY ACTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Section 148.10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public representations described above appear capable of conveying to consumers a level of clinical authority beyond the licensed scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Minn. Stat. Section 148.10 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IV. RELIEF REQUESTED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Formal investigation of the conduct described herein, including review of the Respondent's public advertising, website representations, consultation materials, and commercial structures.</w:t>
       </w:r>
     </w:p>