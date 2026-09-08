--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -73,295 +73,138 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">178 Cayuga Drive, Mooresville, North Carolina, 28117</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the North Carolina Medical Board requesting formal investigation and regulatory review concerning Carolyn Dean (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including 9 minerals that support thyroid and adrenal function*, ReMag, ReMyte, RE-MAG 8oz, RE-MAG 16oz, and RE-MYTE 8oz, that may extend beyond the Physician (MD/DO) scope in North Carolina.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including 9 minerals that support thyroid and adrenal function*, Hormone Balance, IBS for Dummies &amp; IBS Cookbook for Dummies, Total Body ReSet for Your Thyroid, Thyroid Support*, and SUPPORTING THYROID FUNCTION, that may extend beyond the Physician (MD/DO) scope in North Carolina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The principal public materials reviewed include https://rnareset.com/, https://rnareset.com and the public registry and license verification sources listed in the exhibit index below.</w:t>
+        <w:t xml:space="preserve">The principal public materials reviewed include https://rnareset.com/, https://drcarolyndean.com/, https://rnareset.com and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Licensure</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public registry record lists Respondent as holding an active Physician (MD/DO) license issued by the state board in North Carolina and subject to its jurisdiction. Respondent is not identified in any publicly available material as a licensed specialist beyond the general Physician (MD/DO) designation.</w:t>
+        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address 9 minerals that support thyroid and adrenal function*, and the cited rule text suggests this may fall outside the Physician (MD/DO) scope in North Carolina. The cited rule treats this as a gray area. Public content also appears to address Hormone Balance, IBS for Dummies &amp; IBS Cookbook for Dummies, Total Body ReSet for Your Thyroid, ReMag, ReMyte, RE-MAG 8oz, RE-MAG 16oz, RE-MYTE 8oz, RE-MYTE 16oz, Pico Potassium, and Recalcia, and the cited rule text suggests each of these may fall outside the Physician (MD/DO) scope in North Carolina. The cited rule treats these as a gray area.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Public Marketing Representations</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Publicly accessible materials associated with Respondent present the practice's primary identity not solely as a physician office but as a functional medicine and root cause health practice. The clinic's homepage headline names thyroid, adrenal, and mineral concerns, and its stated mission is to use functional medicine to uncover the root cause of health challenges. The online booking platform separately lists functional medicine and physician care as independent schedulable service categories.</w:t>
+        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">C. Clinical Frameworks</w:t>
-[...164 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's medical practice act and board advertising rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address 9 minerals that support thyroid and adrenal function*, ReMag, ReMyte, RE-MAG 8oz, RE-MAG 16oz, RE-MYTE 8oz, RE-MYTE 16oz, Pico Potassium, Recalcia, Pico Zinc Plus, Gut-Brain-Skin Axis Nutrition Protocol, and Proprietary Mineral Supplements (ReMag, ReMyte, etc.), which the cited rule text suggests may fall outside the Physician (MD/DO) scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address 9 minerals that support thyroid and adrenal function*, Hormone Balance, IBS for Dummies &amp; IBS Cookbook for Dummies, Total Body ReSet for Your Thyroid, Thyroid Support*, SUPPORTING THYROID FUNCTION, ReMag, ReMyte, RE-MAG 8oz, RE-MAG 16oz, RE-MYTE 8oz, and RE-MYTE 16oz, which the cited rule text suggests may fall outside the Physician (MD/DO) scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's medical practice act and board advertising rules and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's medical practice act and board advertising rules.</w:t>
       </w:r>
     </w:p>
@@ -669,50 +512,100 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://web.archive.org/web/20260314024856/https://rnareset.com/ (captured 2026031402)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://drcarolyndean.com/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Storefront or vendor link (RnA ReSet)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://rnareset.com</w:t>
             </w:r>