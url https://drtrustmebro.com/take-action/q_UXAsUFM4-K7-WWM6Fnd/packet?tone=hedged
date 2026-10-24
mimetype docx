--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -73,138 +73,138 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">178 Cayuga Drive, Mooresville, North Carolina, 28117</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the North Carolina Medical Board requesting formal investigation and regulatory review concerning Carolyn Dean (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including 9 minerals that support thyroid and adrenal function*, Hormone Balance, IBS for Dummies &amp; IBS Cookbook for Dummies, Total Body ReSet for Your Thyroid, Thyroid Support*, and SUPPORTING THYROID FUNCTION, that may extend beyond the Physician (MD/DO) scope in North Carolina.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including 9 minerals that support thyroid and adrenal function*, Thyroid Support*, SUPPORTING THYROID FUNCTION, ReMag, ReMyte, and Pico Potassium, that may extend beyond the Physician (MD/DO) scope in North Carolina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://rnareset.com/, https://drcarolyndean.com/, https://rnareset.com and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address 9 minerals that support thyroid and adrenal function*, and the cited rule text suggests this may fall outside the Physician (MD/DO) scope in North Carolina. The cited rule treats this as a gray area. Public content also appears to address Hormone Balance, IBS for Dummies &amp; IBS Cookbook for Dummies, Total Body ReSet for Your Thyroid, ReMag, ReMyte, RE-MAG 8oz, RE-MAG 16oz, RE-MYTE 8oz, RE-MYTE 16oz, Pico Potassium, and Recalcia, and the cited rule text suggests each of these may fall outside the Physician (MD/DO) scope in North Carolina. The cited rule treats these as a gray area.</w:t>
+        <w:t xml:space="preserve">Public content appears to address “9 minerals that support thyroid and adrenal function*,” “Thyroid Support*,” and “SUPPORTING THYROID FUNCTION.” It also appears to address ReMag, ReMyte, Pico Potassium, Recalcia, and Pico Zinc Plus. The applicable licensing rules treat these topics as a gray area regarding the Physician (MD/DO) scope in North Carolina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's medical practice act and board advertising rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address 9 minerals that support thyroid and adrenal function*, Hormone Balance, IBS for Dummies &amp; IBS Cookbook for Dummies, Total Body ReSet for Your Thyroid, Thyroid Support*, SUPPORTING THYROID FUNCTION, ReMag, ReMyte, RE-MAG 8oz, RE-MAG 16oz, RE-MYTE 8oz, and RE-MYTE 16oz, which the cited rule text suggests may fall outside the Physician (MD/DO) scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address 9 minerals that support thyroid and adrenal function*, Thyroid Support*, SUPPORTING THYROID FUNCTION, ReMag, ReMyte, Pico Potassium, Recalcia, Pico Zinc Plus, and Gut-Brain-Skin Axis Nutrition Protocol, which the cited rule text suggests may fall outside the Physician (MD/DO) scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's medical practice act and board advertising rules and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's medical practice act and board advertising rules.</w:t>
       </w:r>
     </w:p>
@@ -292,51 +292,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[YOUR EMAIL AND PHONE]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DATE]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EDIT BEFORE SENDING</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">1. Confirm the license number using the license lookup in Exhibit A and fill it in on page 1.</w:t>
+        <w:t xml:space="preserve">1. Look up the license on the board's website, confirm the license number, and fill it in on page 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2. Replace every bracketed placeholder with your own information, or delete sections that do not apply.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">3. Print and attach dated captures of each exhibit page listed in the exhibit index.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">4. Review every factual statement yourself before signing; submit only what you can stand behind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>