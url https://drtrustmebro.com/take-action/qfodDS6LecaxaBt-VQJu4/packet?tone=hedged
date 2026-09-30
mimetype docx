--- v0 (2026-07-31)
+++ v1 (2026-09-30)
@@ -80,51 +80,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1922102490</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Robin P. Hood (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including The Forgotten Man: Male Infertility and Its Causes, Is RBAC a Cancer Breakthrough?, Functional Medicine, Nutritional Medicine, Vitamin / Mineral / Hormone Deficiency, and Diagnostic X-ray, that may extend beyond the D.C. scope in Kansas.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including The Forgotten Man: Male Infertility and Its Causes, Is RBAC a Cancer Breakthrough?, Memorial Sloan Kettering Cancer Center, Functional Medicine, Nutritional Medicine, and Vitamin / Mineral / Hormone Deficiency, that may extend beyond the D.C. scope in Kansas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include http://robinphooddc.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
@@ -167,51 +167,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address The Forgotten Man: Male Infertility and Its Causes, Is RBAC a Cancer Breakthrough?, Functional Medicine, Nutritional Medicine, Vitamin / Mineral / Hormone Deficiency, Diagnostic X-ray, CT, MRI, Ultrasound Scans, Nuclear Medicine, Acupuncture, and Functional medicine framed as disease treatment and correction of health problems, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address The Forgotten Man: Male Infertility and Its Causes, Is RBAC a Cancer Breakthrough?, Memorial Sloan Kettering Cancer Center, Functional Medicine, Nutritional Medicine, Vitamin / Mineral / Hormone Deficiency, Diagnostic X-ray, CT, MRI, Ultrasound Scans, Nuclear Medicine, and Acupuncture, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: CHRONIC-CONDITION FUNCTIONAL MEDICINE ADVERTISING AND REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871.</w:t>
       </w:r>
     </w:p>