--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -50,175 +50,150 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Heather Fay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kansas Functional Medicine</w:t>
+        <w:t xml:space="preserve">410 E Main St, Marion, 66861</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1366803157</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Heather Fay (the Respondent), practicing through Kansas Functional Medicine.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Functional medicine can address autoimmune diseases, Functional medicine can address hormonal imbalances and hormone replacement, Functional medicine can address chronic fatigue and metabolic issues, Chronic Fatigue and Low Energy Levels, Autoimmune diseases, and Diagnosing and treating autoimmune diseases (systemic internal disease), that may extend beyond the DC scope in Kansas.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Heather Fay (the Respondent), identified in the attached public materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Thyroid and Adrenal, Thyroid Complex, The practice treats chronic fatigue and low energy, The practice addresses autoimmune disease, Chronic Fatigue and Low Energy Levels, and Chronic fatigue and low energy. A chiropractic license in Kansas covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public registry records associate the Respondent's licensure with Missouri, while the practice location described in the public materials is in Kansas. This complaint is directed to the board for the state where the practice is publicly advertised. The licensing authority in Missouri may also accept a complaint concerning the same conduct.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The principal public materials reviewed include https://kansasfunctionalmedicine.com/, https://us.fullscript.com/welcome/kfm-ae5668bc-9224-4060-9fe5-32e711bd6dbd, https://www.designsforhealth.com/u/heatherfay and the public registry and license verification sources listed in the exhibit index below.</w:t>
+        <w:t xml:space="preserve">The principal public materials reviewed include https://ffc.standardprocess.com/, https://kansasfunctionalmedicine.com/, https://ffc.standardprocess.com/products and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">{"A. Scope of Practice Concerns":"Public content associated with Heather Fay, credential DC, appears to address Thyroid and Adrenal, Thyroid Complex, chronic fatigue and low energy, autoimmune disease, Chronic Fatigue and Low Energy Levels, gallbladder health, Advanced Kidney Support, Adrenal Complex, Adrenal Desiccated, Adrenal Health Pack, AllergCo, and Allerplex. The applicable licensing rules are referenced in the reviewed materials as suggesting that these subjects may fall outside the DC scope in Kansas.","B. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
-[...39 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Functional medicine can address autoimmune diseases, Functional medicine can address hormonal imbalances and hormone replacement, Functional medicine can address chronic fatigue and metabolic issues, Chronic Fatigue and Low Energy Levels, Autoimmune diseases, Diagnosing and treating autoimmune diseases (systemic internal disease), Diagnosing and treating chronic fatigue (systemic condition), Functional Medicine for Autoimmune Diseases, Hormone Replacement/Imbalance Treatment, Hormonal Imbalances Causing Hot Flashes and Night Sweats, Metabolic issues, and Functional medicine uses detoxification protocols to treat disease, which the cited rule text suggests may fall outside the DC scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Thyroid and Adrenal, Thyroid Complex, The practice treats chronic fatigue and low energy, The practice addresses autoimmune disease, Chronic Fatigue and Low Energy Levels, Chronic fatigue and low energy, Gallbladder health, Advanced Kidney Support, Adrenal Complex, Adrenal Desiccated, Adrenal Health Pack, and AllergCo, which the cited rule text suggests may fall outside the DC scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: CHRONIC-CONDITION FUNCTIONAL MEDICINE ADVERTISING AND REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871.</w:t>
       </w:r>
     </w:p>
@@ -582,163 +557,163 @@
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://kansasfunctionalmedicine.com/</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">https://web.archive.org/web/20260704054431/https://kansasfunctionalmedicine.com/ (captured 2026070405)</w:t>
+              <w:t xml:space="preserve">https://ffc.standardprocess.com/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260824150730/https://ffc.standardprocess.com/products (captured 2026082415)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Storefront or vendor link (Fullscript)</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">https://web.archive.org/web/20260704054557/https://us.fullscript.com/welcome/kfm-ae5668bc-9224-4060-9fe5-32e711bd6dbd (captured 2026070405)</w:t>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://kansasfunctionalmedicine.com/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Storefront or vendor link (Designs for Health)</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">https://web.archive.org/web/20260704054528/https://www.designsforhealth.com/u/heatherfay (captured 2026070405)</w:t>
+              <w:t xml:space="preserve">Storefront or vendor link (Standard Process)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://ffc.standardprocess.com/products</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>