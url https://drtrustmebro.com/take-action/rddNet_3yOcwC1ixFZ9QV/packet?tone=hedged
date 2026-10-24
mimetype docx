--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -114,54 +114,79 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://ffc.standardprocess.com/, https://kansasfunctionalmedicine.com/, https://ffc.standardprocess.com/products and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">{"A. Scope of Practice Concerns":"Public content associated with Heather Fay, credential DC, appears to address Thyroid and Adrenal, Thyroid Complex, chronic fatigue and low energy, autoimmune disease, Chronic Fatigue and Low Energy Levels, gallbladder health, Advanced Kidney Support, Adrenal Complex, Adrenal Desiccated, Adrenal Health Pack, AllergCo, and Allerplex. The applicable licensing rules are referenced in the reviewed materials as suggesting that these subjects may fall outside the DC scope in Kansas.","B. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content associated with Heather Fay, credential DC, appears to address Thyroid and Adrenal, Thyroid Complex, chronic fatigue and low energy, autoimmune disease, Chronic Fatigue and Low Energy Levels, gallbladder health, Advanced Kidney Support, Adrenal Complex, Adrenal Desiccated, Adrenal Health Pack, AllergCo, and Allerplex. The applicable licensing rules are referenced in the public-record review as suggesting that these subjects may fall outside the DC scope in Kansas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g).</w:t>