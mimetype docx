--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -80,51 +80,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1699828210</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Kevin Conners (the Respondent), practicing through Conners Clinic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Cancer, Autoimmune Disease, Lyme Disease, Treat the CAUSE, not the Cancer, Lyme, and Conners Clinic Alternative Cancer Coaching, that may extend beyond the D.C. scope in Minnesota.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Cancer, Autoimmune Disease, Lyme Disease, Treat the CAUSE, not the Cancer, Lyme, and Conners Clinic Alternative Cancer Coaching. A chiropractic license in Minnesota covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://connersclinic.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
@@ -167,51 +167,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Sections 148.01 to 148.108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Cancer, Autoimmune Disease, Lyme Disease, Treat the CAUSE, not the Cancer, Lyme, Conners Clinic Alternative Cancer Coaching, #1 Trusted Alternative Cancer Clinic, Visit our Autoimmune and Lyme site HERE, Stop Fighting Cancer &amp; Start Treating the Cause, Breast Cancer Prevention Protocol Bundle, Parasite Protocol Bundle, and Mistletoe and Cancer, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Cancer, Autoimmune Disease, Lyme Disease, Treat the CAUSE, not the Cancer, Lyme, Conners Clinic Alternative Cancer Coaching, #1 Trusted Alternative Cancer Clinic, Visit our Autoimmune and Lyme site HERE, Stop Fighting Cancer &amp; Start Treating the Cause, Breast Cancer Prevention Protocol Bundle, Parasite Protocol Bundle, and Mistletoe and Cancer. A chiropractic license in Minnesota covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Minn. Stat. Sections 148.01 to 148.108 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DIAGNOSTIC TESTING AND MEDICAL-STYLE EVALUATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Section 148.01.</w:t>
       </w:r>
     </w:p>