--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -36,182 +36,182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FORMAL COMPLAINT REQUESTING INVESTIGATION AND REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wanique Peterson</w:t>
+        <w:t xml:space="preserve">Wanique Anne Peterson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Credence Functional Health</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1316999279</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Wanique Peterson (the Respondent), practicing through Credence Functional Health.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Autoimmune diseases, Chronic fatigue, Treating toxin/mold illness with detoxification protocols, The Gut-Endometriosis Connection Every Woman Should Know, Chronic Disease Management, and Hormone Balancing, that may extend beyond the Chiropractor scope in Minnesota.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Wanique Anne Peterson (the Respondent), practicing through Credence Functional Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Autoimmune diseases, Chronic fatigue, The Gut-Endometriosis Connection Every Woman Should Know, Treating toxin/mold illness with detoxification protocols, Chronic Disease Management, and Hormone Balancing, that may extend beyond the Chiropractor scope in Minnesota.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://credencefh.com/about-us and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address autoimmune diseases, chronic fatigue, and chronic disease management, and the cited rule text suggests these subjects may fall outside the Chiropractor scope in Minnesota. Public content also appears to address treating toxin and mold illness with detoxification protocols, toxin and mold detoxification, hormone balancing, functional medicine, gut health optimization, metabolic issues, targeted supplementation, and detoxification protocols, and the cited rule text suggests these subjects may fall outside the Chiropractor scope in Minnesota. Public content further appears to address work to uncover the root cause of your symptoms, which the cited rule text suggests may fall outside the Chiropractor scope in Minnesota.</w:t>
+        <w:t xml:space="preserve">Public content associated with Wanique Anne Peterson appears to address autoimmune diseases, chronic fatigue, “The Gut-Endometriosis Connection Every Woman Should Know,” treating toxin/mold illness with detoxification protocols, chronic disease management, hormone balancing, toxin and mold detoxification, functional medicine, gut health optimization, metabolic issues, uncovering the root cause of symptoms, and targeted supplementation. The public materials appear to discuss these topics in relation to a Minnesota chiropractic practice. The applicable licensing rules describe the chiropractic license as covering the spine, joints, and muscles, and the materials raise questions about whether diagnosing or treating autoimmune disease, chronic fatigue and fibromyalgia, endometriosis, mold illness, or hormone imbalance falls within that scope. Chronic disease management, functional medicine, gut health optimization, metabolic issues, uncovering the root cause of symptoms, and targeted supplementation are also presented in public content, with the applicable licensing rules treating some of these areas as outside the scope or as gray areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Sections 148.01 to 148.108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Autoimmune diseases, Chronic fatigue, Treating toxin/mold illness with detoxification protocols, The Gut-Endometriosis Connection Every Woman Should Know, Chronic Disease Management, Hormone Balancing, Toxin &amp; Mold Detoxification, Functional Medicine, Gut Health Optimization, Metabolic issues, work to uncover the root cause of your symptoms, and targeted supplementation, which the cited rule text suggests may fall outside the Chiropractor scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Autoimmune diseases, Chronic fatigue, The Gut-Endometriosis Connection Every Woman Should Know, Treating toxin/mold illness with detoxification protocols, Chronic Disease Management, Hormone Balancing, Toxin &amp; Mold Detoxification, Functional Medicine, Gut Health Optimization, Metabolic issues, work to uncover the root cause of your symptoms, and targeted supplementation, which the cited rule text suggests may fall outside the Chiropractor scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Minn. Stat. Sections 148.01 to 148.108 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DIAGNOSTIC TESTING AND MEDICAL-STYLE EVALUATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Section 148.01.</w:t>
       </w:r>
     </w:p>
@@ -534,51 +534,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://credencefh.com/about-us</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260810040645/https://credencefh.com/about-us (captured 2026081004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>