--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -36,189 +36,221 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FORMAL COMPLAINT REQUESTING INVESTIGATION AND REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Fred Clary</w:t>
+        <w:t xml:space="preserve">Frederick Ashley Clary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A Functional Life Chiropractic Clinic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2677 Innsbruck Drive Ste. D, New Brighton, Minnesota, 55112</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1336101674</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Fred Clary (the Respondent), practicing through A Functional Life Chiropractic Clinic, 2677 Innsbruck Drive Ste. D, New Brighton, Minnesota, 55112.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Brain Injuries, Movement Disorders, Stroke Rehabilitation, Cerebral Palsy, Children, and Babies, that may extend beyond the DC scope in Minnesota.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Frederick Ashley Clary (the Respondent), practicing through A Functional Life Chiropractic Clinic, 2677 Innsbruck Drive Ste. D, New Brighton, Minnesota, 55112.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Brain Injuries, Movement Disorders, Stroke Rehabilitation, Cerebral Palsy, Establishing a diagnosis, and Treatment of brain injuries, movement disorders, stroke rehabilitation, and cerebral palsy, that may extend beyond the DC scope in Minnesota. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://aflmn.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public content appears to address Brain Injuries, Movement Disorders, Stroke Rehabilitation, Cerebral Palsy, Children, Babies, establishing a diagnosis, chiropractic case management, Vitamins &amp; Supplements, an introduction letter, promoting health, and education, and the cited rule text suggests that these subjects may fall outside the DC scope in Minnesota. The cited rule text treats chiropractic case management as a gray area.</w:t>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content associated with Frederick Ashley Clary appears to include the representations “Cerebral Palsy,” “Children,” “Babies,” and “Establishing a diagnosis.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address brain injuries, movement disorders, stroke rehabilitation, and cerebral palsy, including treatment of those conditions. The applicable licensing rules suggest that these subjects may fall outside the DC scope in Minnesota. Public content also appears to address establishing a diagnosis, which the applicable licensing rules treat as a gray area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C. Consultation and Monetization Structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public materials appear to describe a consultation and monetization structure with kickback or affiliate signals on two sources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">D. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Sections 148.01 to 148.108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Brain Injuries, Movement Disorders, Stroke Rehabilitation, Cerebral Palsy, Children, Babies, Establishing a diagnosis, chiropractic case management, Vitamins &amp; Supplements, introduction letter, promoting health, and education, which the cited rule text suggests may fall outside the DC scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Brain Injuries, Movement Disorders, Stroke Rehabilitation, Cerebral Palsy, Establishing a diagnosis, and Treatment of brain injuries, movement disorders, stroke rehabilitation, and cerebral palsy, which the cited rule text suggests may fall outside the DC scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Minn. Stat. Sections 148.01 to 148.108 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DIAGNOSTIC TESTING AND MEDICAL-STYLE EVALUATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Section 148.01.</w:t>
       </w:r>
     </w:p>
@@ -228,50 +260,57 @@
         <w:rPr/>
         <w:t xml:space="preserve">The public materials described above appear to present condition-specific frameworks, laboratory-testing guidance, and treatment protocols directed at systemic conditions, rather than services grounded in the licensed scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Minn. Stat. Section 148.01 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT III: GROUNDS FOR DISCIPLINARY ACTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Section 148.10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public representations described above appear capable of conveying to consumers a level of clinical authority beyond the licensed scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Minn. Stat. Section 148.10 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IV. RELIEF REQUESTED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Formal investigation of the conduct described herein, including review of the Respondent's public advertising, website representations, consultation materials, and commercial structures.</w:t>
       </w:r>
     </w:p>
@@ -541,51 +580,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://aflmn.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260509192340/https://aflmn.com/ (captured 2026050919)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>