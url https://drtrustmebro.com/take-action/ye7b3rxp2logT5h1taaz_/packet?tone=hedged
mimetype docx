--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -47,317 +47,313 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jill Crista</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">NPI (public registry): 1972657377</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the state licensing board requesting formal investigation and regulatory review concerning Jill Crista (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including PANDAS/PANS, Lyme, Parasite Primer Masterclass, SIBO &amp; Mold, PANDAS &amp; PANS: An Integrative Approach, and Masterclass: SIBO &amp; Mold, that may extend beyond the Naturopathic Doctor scope in Wisconsin.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including PANDAS/PANS, PANDAS &amp; PANS: An Integrative Approach, PANDAS Network, PANDAS/PANS Answers, PANDAS/PANS treatment, and Lyme, that may extend beyond the ND scope in Wisconsin. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is PANS and PANDAS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public registry records associate the Respondent's licensure with Oregon, while the practice location described in the public materials is in Wisconsin. This complaint is directed to the board for the state where the practice is publicly advertised. The licensing authority in Oregon may also accept a complaint concerning the same conduct.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://drcrista.com/, https://drjillcrista.com/products and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">{"A. Scope of Practice Concerns":"Publicly available materials appear to address PANDAS/PANS, PANDAS &amp;amp; PANS: An Integrative Approach, PANDAS Network, PANDAS/PANS Answers, PANDAS/PANS treatment, Lyme, Parasite Primer Masterclass, SIBO &amp;amp; Mold, Masterclass: SIBO &amp;amp; Mold, PANDAS/PANS Book, International Lyme and Associated Diseases Society (ILADS), and International Lyme &amp;amp; Associated Diseases Society, and the cited rule text suggests these topics may fall outside the ND scope in Wisconsin.","B. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public content appears to address PANDAS/PANS, Lyme, Parasite Primer Masterclass, SIBO &amp; Mold, PANDAS &amp; PANS: An Integrative Approach, Masterclass: SIBO &amp; Mold, PANDAS/PANS Book, PANDAS Network, International Lyme and Associated Diseases Society (ILADS), International Lyme &amp; Associated Diseases Society, PANDAS/PANS treatment, and Lyme disease treatment, which the applicable licensing rules suggest may fall outside the Naturopathic Doctor scope in the state.</w:t>
+        <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address PANDAS/PANS, PANDAS &amp; PANS: An Integrative Approach, PANDAS Network, PANDAS/PANS Answers, PANDAS/PANS treatment, Lyme, Parasite Primer Masterclass, SIBO &amp; Mold, Masterclass: SIBO &amp; Mold, PANDAS/PANS Book, International Lyme and Associated Diseases Society (ILADS), and International Lyme &amp; Associated Diseases Society, which the cited rule text suggests may fall outside the ND scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is PANS and PANDAS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's professional licensing statutes and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
+        <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's professional licensing statutes and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's professional licensing statutes and warrants Board investigation.</w:t>
+        <w:t xml:space="preserve">IV. RELIEF REQUESTED</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A. Formal investigation of the conduct described herein, including review of the Respondent's public advertising, website representations, consultation materials, and commercial structures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. A determination by the Board of whether the conduct described herein is consistent with the statutes and rules cited above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C. Such disciplinary action as the Board deems appropriate based on its own investigation and findings, up to the maximum authorized for any violation the Board finds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">D. Corrective relief, where the Board deems appropriate, including requiring the Respondent to correct or remove the specific public representations described above and, if the conduct continues, seeking injunctive relief through a court of competent jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E. To the extent within the Board's authority, review of the revenues derived from the consultations, care plans, and product sales described above, and consideration of restitution for consumers who relied on the representations to their financial or physical detriment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">F. Such other and further relief as the Board deems just and proper to protect the public.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Respectfully submitted,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[YOUR NAME]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[YOUR MAILING ADDRESS]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[YOUR EMAIL AND PHONE]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DATE]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IV. RELIEF REQUESTED</w:t>
-[...84 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">EDIT BEFORE SENDING</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1. Confirm the license number using the license lookup in Exhibit A and fill it in on page 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2. Replace every bracketed placeholder with your own information, or delete sections that do not apply.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">3. Print and attach dated captures of each exhibit page listed in the exhibit index.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">4. Review every factual statement yourself before signing; submit only what you can stand behind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">5. Check the board's current submission rules (online portal, mail, or fax) before sending.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">6. Public registry records also associate the licensure with Oregon; consider sending a copy of this complaint to that state's board as well.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EXHIBIT INDEX</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:color="999999"/>
           <w:left w:val="single" w:sz="4" w:color="999999"/>
           <w:bottom w:val="single" w:sz="4" w:color="999999"/>
           <w:right w:val="single" w:sz="4" w:color="999999"/>
           <w:insideH w:val="single" w:sz="4" w:color="999999"/>
           <w:insideV w:val="single" w:sz="4" w:color="999999"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>