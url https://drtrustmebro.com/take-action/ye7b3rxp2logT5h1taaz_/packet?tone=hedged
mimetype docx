--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -10,51 +10,62 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Note"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complaint template prepared from a public-record review by drtrustmebro.com. The complaint you submit is your own; review and edit every statement before signing. This template is intended for residents or patients of Wisconsin. It is not legal advice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">STATE LICENSING BOARD</w:t>
+        <w:t xml:space="preserve">WISCONSIN DEPARTMENT OF SAFETY AND PROFESSIONAL SERVICES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">NATUROPATHIC MEDICINE EXAMINING BOARD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FORMAL COMPLAINT REQUESTING INVESTIGATION AND REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -66,127 +77,152 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1972657377</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the state licensing board requesting formal investigation and regulatory review concerning Jill Crista (the Respondent), identified in the attached public materials.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including PANDAS/PANS, PANDAS &amp; PANS: An Integrative Approach, PANDAS Network, PANDAS/PANS Answers, PANDAS/PANS treatment, and Lyme, that may extend beyond the ND scope in Wisconsin. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is PANS and PANDAS.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Naturopathic Medicine Examining Board requesting formal investigation and regulatory review concerning Jill Crista (the Respondent), identified in the attached public materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including PANDAS/PANS, PANDAS &amp; PANS: An Integrative Approach, PANDAS Network, PANDAS/PANS Answers, PANDAS/PANS treatment, and Lyme, that may extend beyond the ND scope in Wisconsin. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: PANS and PANDAS. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public registry records associate the Respondent's licensure with Oregon, while the practice location described in the public materials is in Wisconsin. This complaint is directed to the board for the state where the practice is publicly advertised. The licensing authority in Oregon may also accept a complaint concerning the same conduct.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://drcrista.com/, https://drjillcrista.com/products and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">{"A. Scope of Practice Concerns":"Publicly available materials appear to address PANDAS/PANS, PANDAS &amp;amp; PANS: An Integrative Approach, PANDAS Network, PANDAS/PANS Answers, PANDAS/PANS treatment, Lyme, Parasite Primer Masterclass, SIBO &amp;amp; Mold, Masterclass: SIBO &amp;amp; Mold, PANDAS/PANS Book, International Lyme and Associated Diseases Society (ILADS), and International Lyme &amp;amp; Associated Diseases Society, and the cited rule text suggests these topics may fall outside the ND scope in Wisconsin.","B. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content associated with Jill Crista, credential ND, practicing in Wisconsin, appears to address PANDAS/PANS, including “PANDAS &amp; PANS: An Integrative Approach,” “PANDAS Network,” “PANDAS/PANS Answers,” PANDAS/PANS treatment, and a PANDAS/PANS book. Public content also appears to address Lyme, the International Lyme and Associated Diseases Society (ILADS), and the International Lyme &amp; Associated Diseases Society; Parasite Primer Masterclass; and SIBO &amp; Mold, including “Masterclass: SIBO &amp; Mold.” The applicable licensing rules suggest these topics may fall outside the ND scope in Wisconsin, and treat PANDAS Network, PANDAS/PANS Answers, Parasite Primer Masterclass, Masterclass: SIBO &amp; Mold, the PANDAS/PANS book, and both references to the International Lyme and Associated Diseases Society as gray areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address PANDAS/PANS, PANDAS &amp; PANS: An Integrative Approach, PANDAS Network, PANDAS/PANS Answers, PANDAS/PANS treatment, Lyme, Parasite Primer Masterclass, SIBO &amp; Mold, Masterclass: SIBO &amp; Mold, PANDAS/PANS Book, International Lyme and Associated Diseases Society (ILADS), and International Lyme &amp; Associated Diseases Society, which the cited rule text suggests may fall outside the ND scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is PANS and PANDAS.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address PANDAS/PANS, PANDAS &amp; PANS: An Integrative Approach, PANDAS Network, PANDAS/PANS Answers, PANDAS/PANS treatment, Lyme, Parasite Primer Masterclass, SIBO &amp; Mold, Masterclass: SIBO &amp; Mold, PANDAS/PANS Book, International Lyme and Associated Diseases Society (ILADS), and International Lyme &amp; Associated Diseases Society, which the cited rule text suggests may fall outside the ND scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: PANS and PANDAS. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's professional licensing statutes and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
       </w:r>
     </w:p>