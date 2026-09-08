--- v0 (2026-07-24)
+++ v1 (2026-09-08)
@@ -87,138 +87,113 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1639421845</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Brian Lum (the Respondent), practicing through Functional Medicine Doctor, 18122 West 119th Street, Olathe, Kansas, 66061.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Crohn's and ulcerative colitis, Autoimmune disease, Heart disease, Lyme and coinfections, Mold illness/exposure, and Thyroid conditions, that may extend beyond the D.C. scope in Kansas.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including PANS &amp; PANDAS, Crohn's and ulcerative colitis, Autoimmune disease, Heart disease, Lyme and coinfections, and Mold illness/exposure. A chiropractic license in Kansas covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is PANS and PANDAS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://www.drbrianlum.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">{"A. Scope of Practice Concerns":"Publicly available content appears to address PANS and PANDAS, Crohn's and ulcerative colitis, autoimmune disease, heart disease, Lyme and coinfections, mold illness and exposure, thyroid conditions, depression, infertility, prenatal care, maternal health, Crohn's and ulcerative colitis again, Hashimoto's thyroiditis, and irritable bowel syndrome (IBS), and the cited rule text suggests these topics may fall outside the D.C. scope in Kansas.","B. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
-[...39 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Crohn's and ulcerative colitis, Autoimmune disease, Heart disease, Lyme and coinfections, Mold illness/exposure, Thyroid conditions, Depression, PANS &amp; PANDAS, Infertility, Prenatal Care, and Maternal Health, CROHN'S &amp; ULCERATIVE COLITIS, HASHIMOTO'S THYROIDITIS, and IRRITABLE BOWEL SYNDROME (IBS), which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address PANS &amp; PANDAS, Crohn's and ulcerative colitis, Autoimmune disease, Heart disease, Lyme and coinfections, Mold illness/exposure, Thyroid conditions, Depression, Infertility, Prenatal Care, and Maternal Health, CROHN'S &amp; ULCERATIVE COLITIS, HASHIMOTO'S THYROIDITIS, and IRRITABLE BOWEL SYNDROME (IBS). A chiropractic license in Kansas covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is PANS and PANDAS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: CHRONIC-CONDITION FUNCTIONAL MEDICINE ADVERTISING AND REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871.</w:t>
       </w:r>
     </w:p>
@@ -587,51 +562,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.drbrianlum.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260724173219/https://www.drbrianlum.com/ (captured 2026072417)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>